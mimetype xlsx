--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,62 +1,3908 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="390">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">United States</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9to5Google</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://9to5google.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABC News: Top News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://abcnews.entertainment.syndication.distro.dtci.technology/v1/partner/flipboard?platform=cfa&amp;brand=abcn&amp;type=general&amp;section=top-news</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All Articles on Seeking Alpha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://seekingalpha.com/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All Content from Business Insider</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.businessinsider.com/custom/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">American Hunter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.americanhunter.org/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Android Police</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.androidpolice.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anime Corner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://animecorner.me/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anime Feminist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.animefeminist.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anime Herald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://animeherald.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aperture</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://aperture.org/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Architectural Record</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.architecturalrecord.com/rss/articles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Architizer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://architizer.com/blog/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artforum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.artforum.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Artsy Editorial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.artsy.net/rss/news</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atlas Obscura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.atlasobscura.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Audubon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.audubon.org/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autoblog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.autoblog.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autoweek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.autoweek.com/rss/all.xml/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AVweb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://avweb.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Axios</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://api.axios.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BackpackingLight</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://backpackinglight.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bandcamp Daily</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://daily.bandcamp.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baseball America</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.baseballamerica.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bassmaster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bassmaster.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bay Area News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sfgate.com/bayarea/feed/bay-area-news-429.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Better Homes &amp; Gardens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bhg.com/feeds/all/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BleepingComputer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bleepingcomputer.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bloomberg Markets</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bloomberg.com/feeds/markets/news.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bounding Into Comics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://boundingintocomics.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bowhunter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bowhunter.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Breaking Defense</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://breakingdefense.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Breitbart News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/breitbart</t>
+  </si>
+  <si>
+    <t xml:space="preserve">But Why Tho?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://butwhytho.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canary Media</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.canarymedia.com/rss.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canoe &amp; Kayak / Paddling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://paddlingmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CBS News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cbsnews.com/latest/rss/world</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CBS Sports</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cbssports.com/rss/headlines/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clarkesworld</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://clarkesworldmagazine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://rss.cnn.com/rss/edition.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comic Book Herald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.comicbookherald.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comical Opinions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://comicalopinions.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comics Alliance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://comicsalliance.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comics Grinder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://comicsgrinder.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comics Worth Reading</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://comicsworthreading.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cruising World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cruisingworld.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crunchbase News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://news.crunchbase.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deer &amp; Deer Hunting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.deeranddeerhunting.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defector</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://defector.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defense News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.defensenews.com/arc/outboundfeeds/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Den of Geek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.denofgeek.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Destructoid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.destructoid.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digital Photography Review Community</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.imaging-resource.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Discover Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.discovermagazine.com/rss/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dwell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dwell.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EarthSky</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://earthsky.org/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Electrek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://electrek.co/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Engadget - Technology News &amp;amp; Expert Reviews</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.engadget.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escape Collective</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://escapecollective.com/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ExplorersWeb</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://explorersweb.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fine Cooking</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.finecooking.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fine Woodworking</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.finewoodworking.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FineScale Modeler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.finescale.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">First Comics News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.firstcomicsnews.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fisheries / Fly Life</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://flylifemagazine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fly Fisherman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.flyfisherman.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flying Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.flyingmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Food &amp; Wine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.foodandwine.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Food52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://food52.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forbes - Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.forbes.com/business/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fox News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://moxie.foxnews.com/google-publisher/latest.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Free Range American</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://freerangeamerican.us/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Game &amp; Fish</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gameandfishmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gear Junkie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://gearjunkie.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gink and Gasoline</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ginkandgasoline.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Golf.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://golf.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Good Housekeeping Food</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.goodhousekeeping.com/rss/food-recipes.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Graphic Policy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://graphicpolicy.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Green Car Reports</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.greencarreports.com/rss/news</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://grist.org/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gun Dog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gundogmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hagerty</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hagerty.com/media/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hatch Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hatchmag.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Honey's Anime</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://honeysanime.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ICv2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://icv2.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Imbibe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://imbibemagazine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">In-Fisherman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.in-fisherman.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International: Top News And Analysis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cnbc.com/id/100727362/device/rss/rss.html</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lightspeed Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lightspeedmagazine.com/rss-2/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Locus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://locusmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Make:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://makezine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manga Bookshelf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://mangabookshelf.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MarketWatch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.content.dowjones.io/public/rss/mw_marketpulse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marlin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.marlinmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MeatEater</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.themeateater.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Meeple Mountain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.meeplemountain.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mongabay</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://news.mongabay.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motherly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://mother.ly/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor Authority</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motorauthority.com/rss/news</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MUBI Notebook</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://mubi.com/notebook/posts.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Multiversity Comics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.multiversitycomics.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muscle &amp; Fitness</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.muscleandfitness.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NASASpaceflight</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nasaspaceflight.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NBC News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.nbcnews.com/nbcnews/public/news</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nerdist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://nerdist.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New York Post</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://nypost.com/us-news/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">News from California, across the nation and world  - Los Angeles Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.latimes.com/index.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">News from California, across the nation and world - Los Angeles Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.latimes.com/rss2.0.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">News – CNET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cnet.com/rss/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">North American Whitetail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.northamericanwhitetail.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NPR Topics: News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.npr.org/1001/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NPR Topics: World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.npr.org/1004/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Outdoor Photographer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.outdoorphotographer.com/feed/?v=3605c251087b</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Parents</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.parents.com/feeds/all/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Petersen's Bowhunting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bowhuntingmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Petersen's Hunting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.petersenshunting.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photo District News (PDN)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://pdnonline.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Photofocus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://photofocus.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Planet Money</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.npr.org/510289/podcast.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Playbook</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.politico.com/playbook.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Poetry Foundation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.poetryfoundation.org/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Politico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.politico.com/politics-news.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PopMatters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.popmatters.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Powder</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.powder.com/.rss/feed/c94ba2f4-1e9f-46f7-a942-a385517b7cef.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ProPublica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.propublica.org/feeds/propublica/main</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Publishers Weekly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.publishersweekly.com/pw/feeds/recent/index.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RACER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://racer.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Reactor (Tor.com)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://reactormag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RideApart</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rideapart.com/rss/news/all/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sail Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sailmagazine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sailing Anarchy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sailinganarchy.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sailing World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sailingworld.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salt Strong</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.saltstrong.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Salt Water Sportsman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.saltwatersportsman.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Saveur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.saveur.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Science (AAAS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.science.org/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Semafor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.semafor.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Serious Eats</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.seriouseats.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SevenFifty Daily</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://daily.sevenfifty.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shape</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.shape.com/feeds/all/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sierra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sierraclub.org/sierra/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Silodrome</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://silodrome.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Simple Flying</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://simpleflying.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SKTCHD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sktchd.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.slamonline.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SlashGear</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.slashgear.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Slate Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://slate.com/feeds/all.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNOWBOARDER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.snowboarder.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Space.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.space.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SpaceNews</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://spacenews.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport Fishing Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sportfishingmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Surfline</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.surfline.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SYFY Wire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.syfy.com/syfy-wire/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tasting Table</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tastingtable.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tennis World USA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tennisworldusa.org/rss/news.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Christian Science Monitor | All stories</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.csmonitor.com/feeds/csm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Comics Beat / Smash Pages</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://smashpages.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Comics Journal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tcj.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Dice Tower</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://dicetower.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Film Stage</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://thefilmstage.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Hill News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://thehill.com/feed/?feed=partnerfeed-news-feed&amp;format=rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Hollywood Reporter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.hollywoodreporter.com/taxonomy/term/59/0/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Inertia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.theinertia.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Information</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.theinformation.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The New York Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.nytimes.com/services/xml/rss/nyt/HomePage.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Playlist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://theplaylist.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Trek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://thetrek.co/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Wall Street Journal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.a.dj.com/rss/RSSWorldNews.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The War Zone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.twz.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Washington Post</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.washingtonpost.com/rss/world</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tom's Guide</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tomsguide.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Travel + Leisure</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.travelandleisure.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Travel Weekly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.travelweekly.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Triathlete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.triathlete.com/feed/?scope=anon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Uncanny Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.uncannymagazine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Under the Radar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.undertheradarmag.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US Top News and Analysis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cnbc.com/id/100003114/device/rss/rss.html</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VeloNews / Velo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://velo.outsideonline.com/feed/?scope=anon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VinePair</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://vinepair.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vox</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.vox.com/rss/index.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Western Hunter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://westernhunter.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wide Open Spaces</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wideopenspaces.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wildfowl</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wildfowlmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wine Enthusiast</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wineenthusiast.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wired</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wired.com/feed/category/science/latest/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">World &amp;amp; Nation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.latimes.com/world-nation/rss2.0.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">World News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://chaski.huffpost.com/us/auto/vertical/world-news</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Worn &amp; Wound</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://wornandwound.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XDA Developers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.xda-developers.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yahoo News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://news.yahoo.com/rss/mostviewed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yale Environment 360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://e360.yale.edu/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanko Design</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yankodesign.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yardbarker: All Articles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yardbarker.com/rss/rumors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" t="s">
+        <v>59</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" t="s">
+        <v>61</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" t="s">
+        <v>63</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" t="s">
+        <v>65</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" t="s">
+        <v>77</v>
+      </c>
+      <c r="D37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" t="s">
+        <v>83</v>
+      </c>
+      <c r="D40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" t="s">
+        <v>85</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" t="s">
+        <v>87</v>
+      </c>
+      <c r="D42" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" t="s">
+        <v>89</v>
+      </c>
+      <c r="D43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" t="s">
+        <v>91</v>
+      </c>
+      <c r="D44" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" t="s">
+        <v>93</v>
+      </c>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" t="s">
+        <v>95</v>
+      </c>
+      <c r="D46" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" t="s">
+        <v>97</v>
+      </c>
+      <c r="D47" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" t="s">
+        <v>101</v>
+      </c>
+      <c r="D49" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" t="s">
+        <v>103</v>
+      </c>
+      <c r="D50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" t="s">
+        <v>105</v>
+      </c>
+      <c r="D51" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" t="s">
+        <v>107</v>
+      </c>
+      <c r="D52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" t="s">
+        <v>109</v>
+      </c>
+      <c r="D53" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" t="s">
+        <v>111</v>
+      </c>
+      <c r="D54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" t="s">
+        <v>115</v>
+      </c>
+      <c r="D56" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" t="s">
+        <v>117</v>
+      </c>
+      <c r="D57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" t="s">
+        <v>119</v>
+      </c>
+      <c r="D58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" t="s">
+        <v>123</v>
+      </c>
+      <c r="D60" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" t="s">
+        <v>125</v>
+      </c>
+      <c r="D61" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" t="s">
+        <v>127</v>
+      </c>
+      <c r="D62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" t="s">
+        <v>129</v>
+      </c>
+      <c r="D63" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>4</v>
+      </c>
+      <c r="B64" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" t="s">
+        <v>133</v>
+      </c>
+      <c r="D65" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" t="s">
+        <v>135</v>
+      </c>
+      <c r="D66" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" t="s">
+        <v>137</v>
+      </c>
+      <c r="D67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" t="s">
+        <v>139</v>
+      </c>
+      <c r="D68" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>140</v>
+      </c>
+      <c r="C69" t="s">
+        <v>141</v>
+      </c>
+      <c r="D69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" t="s">
+        <v>143</v>
+      </c>
+      <c r="D70" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" t="s">
+        <v>145</v>
+      </c>
+      <c r="D71" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>146</v>
+      </c>
+      <c r="C72" t="s">
+        <v>147</v>
+      </c>
+      <c r="D72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" t="s">
+        <v>149</v>
+      </c>
+      <c r="D73" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" t="s">
+        <v>151</v>
+      </c>
+      <c r="D74" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" t="s">
+        <v>153</v>
+      </c>
+      <c r="D75" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" t="s">
+        <v>155</v>
+      </c>
+      <c r="D76" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" t="s">
+        <v>157</v>
+      </c>
+      <c r="D77" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>158</v>
+      </c>
+      <c r="C78" t="s">
+        <v>159</v>
+      </c>
+      <c r="D78" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" t="s">
+        <v>161</v>
+      </c>
+      <c r="D79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" t="s">
+        <v>163</v>
+      </c>
+      <c r="D80" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" t="s">
+        <v>165</v>
+      </c>
+      <c r="D81" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" t="s">
+        <v>167</v>
+      </c>
+      <c r="D82" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>168</v>
+      </c>
+      <c r="C83" t="s">
+        <v>169</v>
+      </c>
+      <c r="D83" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" t="s">
+        <v>171</v>
+      </c>
+      <c r="D84" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>172</v>
+      </c>
+      <c r="C85" t="s">
+        <v>173</v>
+      </c>
+      <c r="D85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" t="s">
+        <v>175</v>
+      </c>
+      <c r="D86" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" t="s">
+        <v>177</v>
+      </c>
+      <c r="D87" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>178</v>
+      </c>
+      <c r="C88" t="s">
+        <v>179</v>
+      </c>
+      <c r="D88" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>180</v>
+      </c>
+      <c r="C89" t="s">
+        <v>181</v>
+      </c>
+      <c r="D89" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" t="s">
+        <v>183</v>
+      </c>
+      <c r="D90" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>184</v>
+      </c>
+      <c r="C91" t="s">
+        <v>185</v>
+      </c>
+      <c r="D91" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" t="s">
+        <v>187</v>
+      </c>
+      <c r="D92" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" t="s">
+        <v>189</v>
+      </c>
+      <c r="D93" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>190</v>
+      </c>
+      <c r="C94" t="s">
+        <v>191</v>
+      </c>
+      <c r="D94" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>192</v>
+      </c>
+      <c r="C95" t="s">
+        <v>193</v>
+      </c>
+      <c r="D95" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>194</v>
+      </c>
+      <c r="C96" t="s">
+        <v>195</v>
+      </c>
+      <c r="D96" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>196</v>
+      </c>
+      <c r="C97" t="s">
+        <v>197</v>
+      </c>
+      <c r="D97" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>198</v>
+      </c>
+      <c r="C98" t="s">
+        <v>199</v>
+      </c>
+      <c r="D98" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>200</v>
+      </c>
+      <c r="C99" t="s">
+        <v>201</v>
+      </c>
+      <c r="D99" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>202</v>
+      </c>
+      <c r="C100" t="s">
+        <v>203</v>
+      </c>
+      <c r="D100" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>204</v>
+      </c>
+      <c r="C101" t="s">
+        <v>205</v>
+      </c>
+      <c r="D101" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>206</v>
+      </c>
+      <c r="C102" t="s">
+        <v>207</v>
+      </c>
+      <c r="D102" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>208</v>
+      </c>
+      <c r="C103" t="s">
+        <v>209</v>
+      </c>
+      <c r="D103" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>210</v>
+      </c>
+      <c r="C104" t="s">
+        <v>211</v>
+      </c>
+      <c r="D104" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>212</v>
+      </c>
+      <c r="C105" t="s">
+        <v>213</v>
+      </c>
+      <c r="D105" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>214</v>
+      </c>
+      <c r="C106" t="s">
+        <v>215</v>
+      </c>
+      <c r="D106" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>216</v>
+      </c>
+      <c r="C107" t="s">
+        <v>217</v>
+      </c>
+      <c r="D107" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>218</v>
+      </c>
+      <c r="C108" t="s">
+        <v>219</v>
+      </c>
+      <c r="D108" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>220</v>
+      </c>
+      <c r="C109" t="s">
+        <v>221</v>
+      </c>
+      <c r="D109" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>222</v>
+      </c>
+      <c r="C110" t="s">
+        <v>223</v>
+      </c>
+      <c r="D110" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>224</v>
+      </c>
+      <c r="C111" t="s">
+        <v>225</v>
+      </c>
+      <c r="D111" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>226</v>
+      </c>
+      <c r="C112" t="s">
+        <v>227</v>
+      </c>
+      <c r="D112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>228</v>
+      </c>
+      <c r="C113" t="s">
+        <v>229</v>
+      </c>
+      <c r="D113" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>4</v>
+      </c>
+      <c r="B114" t="s">
+        <v>230</v>
+      </c>
+      <c r="C114" t="s">
+        <v>231</v>
+      </c>
+      <c r="D114" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>232</v>
+      </c>
+      <c r="C115" t="s">
+        <v>233</v>
+      </c>
+      <c r="D115" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>234</v>
+      </c>
+      <c r="C116" t="s">
+        <v>235</v>
+      </c>
+      <c r="D116" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>236</v>
+      </c>
+      <c r="C117" t="s">
+        <v>237</v>
+      </c>
+      <c r="D117" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>238</v>
+      </c>
+      <c r="C118" t="s">
+        <v>239</v>
+      </c>
+      <c r="D118" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>240</v>
+      </c>
+      <c r="C119" t="s">
+        <v>241</v>
+      </c>
+      <c r="D119" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>242</v>
+      </c>
+      <c r="C120" t="s">
+        <v>243</v>
+      </c>
+      <c r="D120" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>244</v>
+      </c>
+      <c r="C121" t="s">
+        <v>245</v>
+      </c>
+      <c r="D121" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>246</v>
+      </c>
+      <c r="C122" t="s">
+        <v>247</v>
+      </c>
+      <c r="D122" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>248</v>
+      </c>
+      <c r="C123" t="s">
+        <v>249</v>
+      </c>
+      <c r="D123" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>250</v>
+      </c>
+      <c r="C124" t="s">
+        <v>251</v>
+      </c>
+      <c r="D124" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>252</v>
+      </c>
+      <c r="C125" t="s">
+        <v>253</v>
+      </c>
+      <c r="D125" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>254</v>
+      </c>
+      <c r="C126" t="s">
+        <v>255</v>
+      </c>
+      <c r="D126" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>256</v>
+      </c>
+      <c r="C127" t="s">
+        <v>257</v>
+      </c>
+      <c r="D127" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>258</v>
+      </c>
+      <c r="C128" t="s">
+        <v>259</v>
+      </c>
+      <c r="D128" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>260</v>
+      </c>
+      <c r="C129" t="s">
+        <v>261</v>
+      </c>
+      <c r="D129" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>262</v>
+      </c>
+      <c r="C130" t="s">
+        <v>263</v>
+      </c>
+      <c r="D130" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>264</v>
+      </c>
+      <c r="C131" t="s">
+        <v>265</v>
+      </c>
+      <c r="D131" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>266</v>
+      </c>
+      <c r="C132" t="s">
+        <v>267</v>
+      </c>
+      <c r="D132" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>4</v>
+      </c>
+      <c r="B133" t="s">
+        <v>268</v>
+      </c>
+      <c r="C133" t="s">
+        <v>269</v>
+      </c>
+      <c r="D133" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>4</v>
+      </c>
+      <c r="B134" t="s">
+        <v>270</v>
+      </c>
+      <c r="C134" t="s">
+        <v>271</v>
+      </c>
+      <c r="D134" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>4</v>
+      </c>
+      <c r="B135" t="s">
+        <v>272</v>
+      </c>
+      <c r="C135" t="s">
+        <v>273</v>
+      </c>
+      <c r="D135" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>4</v>
+      </c>
+      <c r="B136" t="s">
+        <v>274</v>
+      </c>
+      <c r="C136" t="s">
+        <v>275</v>
+      </c>
+      <c r="D136" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>4</v>
+      </c>
+      <c r="B137" t="s">
+        <v>276</v>
+      </c>
+      <c r="C137" t="s">
+        <v>277</v>
+      </c>
+      <c r="D137" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>4</v>
+      </c>
+      <c r="B138" t="s">
+        <v>278</v>
+      </c>
+      <c r="C138" t="s">
+        <v>279</v>
+      </c>
+      <c r="D138" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>4</v>
+      </c>
+      <c r="B139" t="s">
+        <v>280</v>
+      </c>
+      <c r="C139" t="s">
+        <v>281</v>
+      </c>
+      <c r="D139" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>4</v>
+      </c>
+      <c r="B140" t="s">
+        <v>282</v>
+      </c>
+      <c r="C140" t="s">
+        <v>283</v>
+      </c>
+      <c r="D140" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>4</v>
+      </c>
+      <c r="B141" t="s">
+        <v>284</v>
+      </c>
+      <c r="C141" t="s">
+        <v>285</v>
+      </c>
+      <c r="D141" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>4</v>
+      </c>
+      <c r="B142" t="s">
+        <v>286</v>
+      </c>
+      <c r="C142" t="s">
+        <v>287</v>
+      </c>
+      <c r="D142" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>4</v>
+      </c>
+      <c r="B143" t="s">
+        <v>288</v>
+      </c>
+      <c r="C143" t="s">
+        <v>289</v>
+      </c>
+      <c r="D143" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>4</v>
+      </c>
+      <c r="B144" t="s">
+        <v>290</v>
+      </c>
+      <c r="C144" t="s">
+        <v>291</v>
+      </c>
+      <c r="D144" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>4</v>
+      </c>
+      <c r="B145" t="s">
+        <v>292</v>
+      </c>
+      <c r="C145" t="s">
+        <v>293</v>
+      </c>
+      <c r="D145" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>4</v>
+      </c>
+      <c r="B146" t="s">
+        <v>294</v>
+      </c>
+      <c r="C146" t="s">
+        <v>295</v>
+      </c>
+      <c r="D146" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>4</v>
+      </c>
+      <c r="B147" t="s">
+        <v>296</v>
+      </c>
+      <c r="C147" t="s">
+        <v>297</v>
+      </c>
+      <c r="D147" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>4</v>
+      </c>
+      <c r="B148" t="s">
+        <v>298</v>
+      </c>
+      <c r="C148" t="s">
+        <v>299</v>
+      </c>
+      <c r="D148" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>4</v>
+      </c>
+      <c r="B149" t="s">
+        <v>300</v>
+      </c>
+      <c r="C149" t="s">
+        <v>301</v>
+      </c>
+      <c r="D149" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>4</v>
+      </c>
+      <c r="B150" t="s">
+        <v>302</v>
+      </c>
+      <c r="C150" t="s">
+        <v>303</v>
+      </c>
+      <c r="D150" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>4</v>
+      </c>
+      <c r="B151" t="s">
+        <v>304</v>
+      </c>
+      <c r="C151" t="s">
+        <v>305</v>
+      </c>
+      <c r="D151" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>4</v>
+      </c>
+      <c r="B152" t="s">
+        <v>306</v>
+      </c>
+      <c r="C152" t="s">
+        <v>307</v>
+      </c>
+      <c r="D152" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>4</v>
+      </c>
+      <c r="B153" t="s">
+        <v>308</v>
+      </c>
+      <c r="C153" t="s">
+        <v>309</v>
+      </c>
+      <c r="D153" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>4</v>
+      </c>
+      <c r="B154" t="s">
+        <v>310</v>
+      </c>
+      <c r="C154" t="s">
+        <v>311</v>
+      </c>
+      <c r="D154" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>4</v>
+      </c>
+      <c r="B155" t="s">
+        <v>312</v>
+      </c>
+      <c r="C155" t="s">
+        <v>313</v>
+      </c>
+      <c r="D155" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>4</v>
+      </c>
+      <c r="B156" t="s">
+        <v>314</v>
+      </c>
+      <c r="C156" t="s">
+        <v>315</v>
+      </c>
+      <c r="D156" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>4</v>
+      </c>
+      <c r="B157" t="s">
+        <v>316</v>
+      </c>
+      <c r="C157" t="s">
+        <v>317</v>
+      </c>
+      <c r="D157" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>4</v>
+      </c>
+      <c r="B158" t="s">
+        <v>318</v>
+      </c>
+      <c r="C158" t="s">
+        <v>319</v>
+      </c>
+      <c r="D158" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>4</v>
+      </c>
+      <c r="B159" t="s">
+        <v>320</v>
+      </c>
+      <c r="C159" t="s">
+        <v>321</v>
+      </c>
+      <c r="D159" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>4</v>
+      </c>
+      <c r="B160" t="s">
+        <v>322</v>
+      </c>
+      <c r="C160" t="s">
+        <v>323</v>
+      </c>
+      <c r="D160" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>4</v>
+      </c>
+      <c r="B161" t="s">
+        <v>324</v>
+      </c>
+      <c r="C161" t="s">
+        <v>325</v>
+      </c>
+      <c r="D161" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>4</v>
+      </c>
+      <c r="B162" t="s">
+        <v>326</v>
+      </c>
+      <c r="C162" t="s">
+        <v>327</v>
+      </c>
+      <c r="D162" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>4</v>
+      </c>
+      <c r="B163" t="s">
+        <v>328</v>
+      </c>
+      <c r="C163" t="s">
+        <v>329</v>
+      </c>
+      <c r="D163" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>4</v>
+      </c>
+      <c r="B164" t="s">
+        <v>330</v>
+      </c>
+      <c r="C164" t="s">
+        <v>331</v>
+      </c>
+      <c r="D164" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>4</v>
+      </c>
+      <c r="B165" t="s">
+        <v>332</v>
+      </c>
+      <c r="C165" t="s">
+        <v>333</v>
+      </c>
+      <c r="D165" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>4</v>
+      </c>
+      <c r="B166" t="s">
+        <v>334</v>
+      </c>
+      <c r="C166" t="s">
+        <v>335</v>
+      </c>
+      <c r="D166" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>4</v>
+      </c>
+      <c r="B167" t="s">
+        <v>336</v>
+      </c>
+      <c r="C167" t="s">
+        <v>337</v>
+      </c>
+      <c r="D167" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>4</v>
+      </c>
+      <c r="B168" t="s">
+        <v>338</v>
+      </c>
+      <c r="C168" t="s">
+        <v>339</v>
+      </c>
+      <c r="D168" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>4</v>
+      </c>
+      <c r="B169" t="s">
+        <v>340</v>
+      </c>
+      <c r="C169" t="s">
+        <v>341</v>
+      </c>
+      <c r="D169" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>4</v>
+      </c>
+      <c r="B170" t="s">
+        <v>342</v>
+      </c>
+      <c r="C170" t="s">
+        <v>343</v>
+      </c>
+      <c r="D170" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>4</v>
+      </c>
+      <c r="B171" t="s">
+        <v>344</v>
+      </c>
+      <c r="C171" t="s">
+        <v>345</v>
+      </c>
+      <c r="D171" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>4</v>
+      </c>
+      <c r="B172" t="s">
+        <v>346</v>
+      </c>
+      <c r="C172" t="s">
+        <v>347</v>
+      </c>
+      <c r="D172" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>4</v>
+      </c>
+      <c r="B173" t="s">
+        <v>348</v>
+      </c>
+      <c r="C173" t="s">
+        <v>349</v>
+      </c>
+      <c r="D173" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>4</v>
+      </c>
+      <c r="B174" t="s">
+        <v>350</v>
+      </c>
+      <c r="C174" t="s">
+        <v>351</v>
+      </c>
+      <c r="D174" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>4</v>
+      </c>
+      <c r="B175" t="s">
+        <v>352</v>
+      </c>
+      <c r="C175" t="s">
+        <v>353</v>
+      </c>
+      <c r="D175" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>4</v>
+      </c>
+      <c r="B176" t="s">
+        <v>354</v>
+      </c>
+      <c r="C176" t="s">
+        <v>355</v>
+      </c>
+      <c r="D176" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>4</v>
+      </c>
+      <c r="B177" t="s">
+        <v>356</v>
+      </c>
+      <c r="C177" t="s">
+        <v>357</v>
+      </c>
+      <c r="D177" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>4</v>
+      </c>
+      <c r="B178" t="s">
+        <v>358</v>
+      </c>
+      <c r="C178" t="s">
+        <v>359</v>
+      </c>
+      <c r="D178" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>4</v>
+      </c>
+      <c r="B179" t="s">
+        <v>360</v>
+      </c>
+      <c r="C179" t="s">
+        <v>361</v>
+      </c>
+      <c r="D179" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>4</v>
+      </c>
+      <c r="B180" t="s">
+        <v>362</v>
+      </c>
+      <c r="C180" t="s">
+        <v>363</v>
+      </c>
+      <c r="D180" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>4</v>
+      </c>
+      <c r="B181" t="s">
+        <v>364</v>
+      </c>
+      <c r="C181" t="s">
+        <v>365</v>
+      </c>
+      <c r="D181" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>4</v>
+      </c>
+      <c r="B182" t="s">
+        <v>366</v>
+      </c>
+      <c r="C182" t="s">
+        <v>367</v>
+      </c>
+      <c r="D182" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>4</v>
+      </c>
+      <c r="B183" t="s">
+        <v>368</v>
+      </c>
+      <c r="C183" t="s">
+        <v>369</v>
+      </c>
+      <c r="D183" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>4</v>
+      </c>
+      <c r="B184" t="s">
+        <v>370</v>
+      </c>
+      <c r="C184" t="s">
+        <v>371</v>
+      </c>
+      <c r="D184" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>4</v>
+      </c>
+      <c r="B185" t="s">
+        <v>372</v>
+      </c>
+      <c r="C185" t="s">
+        <v>373</v>
+      </c>
+      <c r="D185" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>4</v>
+      </c>
+      <c r="B186" t="s">
+        <v>374</v>
+      </c>
+      <c r="C186" t="s">
+        <v>375</v>
+      </c>
+      <c r="D186" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>4</v>
+      </c>
+      <c r="B187" t="s">
+        <v>376</v>
+      </c>
+      <c r="C187" t="s">
+        <v>377</v>
+      </c>
+      <c r="D187" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>4</v>
+      </c>
+      <c r="B188" t="s">
+        <v>378</v>
+      </c>
+      <c r="C188" t="s">
+        <v>379</v>
+      </c>
+      <c r="D188" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>4</v>
+      </c>
+      <c r="B189" t="s">
+        <v>380</v>
+      </c>
+      <c r="C189" t="s">
+        <v>381</v>
+      </c>
+      <c r="D189" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>4</v>
+      </c>
+      <c r="B190" t="s">
+        <v>382</v>
+      </c>
+      <c r="C190" t="s">
+        <v>383</v>
+      </c>
+      <c r="D190" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>4</v>
+      </c>
+      <c r="B191" t="s">
+        <v>384</v>
+      </c>
+      <c r="C191" t="s">
+        <v>385</v>
+      </c>
+      <c r="D191" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>4</v>
+      </c>
+      <c r="B192" t="s">
+        <v>386</v>
+      </c>
+      <c r="C192" t="s">
+        <v>387</v>
+      </c>
+      <c r="D192" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>4</v>
+      </c>
+      <c r="B193" t="s">
+        <v>388</v>
+      </c>
+      <c r="C193" t="s">
+        <v>389</v>
+      </c>
+      <c r="D193" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>