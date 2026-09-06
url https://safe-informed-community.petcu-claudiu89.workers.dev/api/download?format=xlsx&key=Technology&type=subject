--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,62 +1,2365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="464" uniqueCount="235">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Technology</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.01net.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15min</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.15min.lt/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">404 Media</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.404media.co/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9to5Google</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://9to5google.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9to5Mac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://9to5mac.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABC News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abc.net.au/news/feed/46182/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Accidental Tech Podcast</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://cdn.atp.fm/rss/public?aertyng3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All Articles on Seeking Alpha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://seekingalpha.com/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Android Authority</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.androidauthority.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Android Developers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/feeds/videos.xml?user=androiddevelopers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Android Developers - Medium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://medium.com/feed/androiddevelopers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Android Police</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.androidpolice.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AppleInsider News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://appleinsider.com/rss/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">arena IT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://arenait.ro/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ars Technica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://arstechnica.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASCII.jp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://ascii.jp/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Better Programming - Medium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://medium.com/feed/better-programming</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biziday</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.biziday.ro/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BleepingComputer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bleepingcomputer.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Insider</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/feeds/videos.xml?user=businessinsider</t>
+  </si>
+  <si>
+    <t xml:space="preserve">China - South China Morning Post</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.scmp.com/rss/4/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CNET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cnet.com/rss/all/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daily Post Nigeria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://dailypost.ng/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deccan Chronicle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.deccanchronicle.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delfi  ziņas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.delfi.lv/rss/index.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Digital Trends</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.digitaltrends.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ecns.cn/rss/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EJ Tech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ejtech.ai/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Engadget - Technology News &amp;amp; Expert Reviews</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.engadget.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entrepreneur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/entrepreneur/latest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gadget.ro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://gadget.ro/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://ge.globo.com/rss/ge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GiornaleSM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://giornalesm.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gizmodo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://gizmodo.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Go4it</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.go4it.ro/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Golem.de</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.golem.de/rss.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Google Developers Blog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/GDBcode</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HackerNoon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://medium.com/feed/hackernoon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hong Kong Free Press HKFP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://hongkongfp.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hong Kong News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.hongkongnews.net/rss/b82693edf38ebff8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IEEE Spectrum</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://spectrum.ieee.org/feeds/feed.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interior design | Dezeen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dezeen.com/interiors/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">International: Top News And Analysis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cnbc.com/id/100727362/device/rss/rss.html</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITmedia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.itmedia.co.jp/rss/2.0/topstory.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IWACU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.iwacu-burundi.org/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les Numeriques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lesnumeriques.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lifehacker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://lifehacker.com/feed/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linus Tech Tips</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/feeds/videos.xml?user=LinusTechTips</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lrytas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lrytas.lt/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MacRumors: Mac News and Rumors - All Stories</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.macrumors.com/MacRumors-All</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MacStories</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.macstories.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MakeUseOf</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.makeuseof.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MaltaToday</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.maltatoday.com.mt/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mashable</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://mashable.com/feeds/rss/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mexico | The Guardian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.theguardian.com/world/mexico/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Milan News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.milannews.it/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIT Technology Review</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.technologyreview.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moldova 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://moldova1.md/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Naujienos - Lietuvoje</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feed.delfi.lt/v2/articles/7?format=rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">News from Google</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://blog.google/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">News On Japan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.newsonjapan.com/rss/top.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">News – CNET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cnet.com/rss/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">News18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.news18.com/commonfeeds/v1/eng/rss/movies.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Notebookcheck</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.notebookcheck.net/News.152.100.html?&amp;type=9&amp;tx_ttnews[cat]=&amp;L=0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NPR Topics: World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.npr.org/1004/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Numerama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.numerama.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Okezone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sindikasi.okezone.com/index.php/rss/0/RSS2.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PerthNow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.perthnow.com.au/news/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Playtech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://playtech.ro/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pocket-lint</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pocket-lint.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Record</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.record.pt/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Republika Online</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.republika.co.id/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rest of World -</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://restofworld.org/feed/latest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RTL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rtl.lu/rss/headlines</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SlashGear</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.slashgear.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Software Defined Talk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.fireside.fm/sdt/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Software Engineering Radio - The Podcast for Professional Software Developers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/se-radio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stack Abuse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stackabuse.com/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stack Overflow Blog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stackoverflow.blog/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Startup Stories - Mixergy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/Mixergy-main-podcast</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sun Online</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sun.mv/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Super.cz - nejnovější články</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.super.cz/rss2/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swarajya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://prod-qt-images.s3.amazonaws.com/production/swarajya/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TechCrunch</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://techcrunch.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TechNode</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://technode.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TechRadar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.techradar.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TED Talks Daily</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.acast.com/public/shows/67587e77c705e441797aff96</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tgcom24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tgcom24.mediaset.it/rss/homepage.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Airbnb Tech Blog - Medium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://medium.com/feed/airbnb-engineering</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economic Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://b2b.economictimes.indiatimes.com/rss/entrepreneur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Japan Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.japantimes.co.jp/feed/topstories/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Register</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://api.theregister.com/api/v1/article?orderBy=published&amp;site_id=2&amp;remapper=rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Verge</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.theverge.com/rss/index.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Times of India</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://timesofindia.indiatimes.com/rssfeedstopstories.cms</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://timesofindia.indiatimes.com/rssfeedmostrecent.cms</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Timpul</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://timpul.md/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tom's Guide</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tomsguide.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tom's Hardware</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tomshardware.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Top News &amp;#8211; Winnipeg Free Press</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.winnipegfreepress.com/breakingnews/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tportal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tportal.hr/rss-najnovije.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TVI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://tvi.iol.pt/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TVR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.tvr.ro/rss/stiri.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UX Collective - Medium</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://uxdesign.cc/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VentureBeat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://venturebeat.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WIRED</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wired.com/feed/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wired</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wired.com/feed/category/science/latest/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wired Italia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wired.it/feed/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XDA Developers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.xda-developers.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yahoo Finance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://finance.yahoo.com/news/rssindex</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yanko Design</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/yankodesign</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yardbarker: All Articles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yardbarker.com/rss/rumors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZDNET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zdnet.com/news/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ziare.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ziare.com/rss/actualitate.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Издание бизнес-новостей Tazabek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tazabek.kg/rss/news.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">टेक - ऑटो | दैनिक भास्कर</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bhaskar.com/rss-v1--category-5707.xml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>42</v>
+      </c>
+      <c r="C20" t="s">
+        <v>43</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>46</v>
+      </c>
+      <c r="C22" t="s">
+        <v>47</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" t="s">
+        <v>49</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>50</v>
+      </c>
+      <c r="C24" t="s">
+        <v>51</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>52</v>
+      </c>
+      <c r="C25" t="s">
+        <v>53</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C26" t="s">
+        <v>55</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>56</v>
+      </c>
+      <c r="C27" t="s">
+        <v>57</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>58</v>
+      </c>
+      <c r="C28" t="s">
+        <v>59</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>60</v>
+      </c>
+      <c r="C29" t="s">
+        <v>61</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
+        <v>62</v>
+      </c>
+      <c r="C30" t="s">
+        <v>63</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>64</v>
+      </c>
+      <c r="C31" t="s">
+        <v>65</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" t="s">
+        <v>67</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>70</v>
+      </c>
+      <c r="C34" t="s">
+        <v>71</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>72</v>
+      </c>
+      <c r="C35" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>74</v>
+      </c>
+      <c r="C36" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>76</v>
+      </c>
+      <c r="C37" t="s">
+        <v>77</v>
+      </c>
+      <c r="D37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>78</v>
+      </c>
+      <c r="C38" t="s">
+        <v>79</v>
+      </c>
+      <c r="D38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>80</v>
+      </c>
+      <c r="C39" t="s">
+        <v>81</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>82</v>
+      </c>
+      <c r="C40" t="s">
+        <v>83</v>
+      </c>
+      <c r="D40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>84</v>
+      </c>
+      <c r="C41" t="s">
+        <v>85</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>86</v>
+      </c>
+      <c r="C42" t="s">
+        <v>87</v>
+      </c>
+      <c r="D42" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>88</v>
+      </c>
+      <c r="C43" t="s">
+        <v>89</v>
+      </c>
+      <c r="D43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>90</v>
+      </c>
+      <c r="C44" t="s">
+        <v>91</v>
+      </c>
+      <c r="D44" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" t="s">
+        <v>92</v>
+      </c>
+      <c r="C45" t="s">
+        <v>93</v>
+      </c>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>94</v>
+      </c>
+      <c r="C46" t="s">
+        <v>95</v>
+      </c>
+      <c r="D46" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>96</v>
+      </c>
+      <c r="C47" t="s">
+        <v>97</v>
+      </c>
+      <c r="D47" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>98</v>
+      </c>
+      <c r="C48" t="s">
+        <v>99</v>
+      </c>
+      <c r="D48" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>100</v>
+      </c>
+      <c r="C49" t="s">
+        <v>101</v>
+      </c>
+      <c r="D49" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>102</v>
+      </c>
+      <c r="C50" t="s">
+        <v>103</v>
+      </c>
+      <c r="D50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>104</v>
+      </c>
+      <c r="C51" t="s">
+        <v>105</v>
+      </c>
+      <c r="D51" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52" t="s">
+        <v>107</v>
+      </c>
+      <c r="D52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>108</v>
+      </c>
+      <c r="C53" t="s">
+        <v>109</v>
+      </c>
+      <c r="D53" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" t="s">
+        <v>110</v>
+      </c>
+      <c r="C54" t="s">
+        <v>111</v>
+      </c>
+      <c r="D54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>112</v>
+      </c>
+      <c r="C55" t="s">
+        <v>113</v>
+      </c>
+      <c r="D55" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
+        <v>114</v>
+      </c>
+      <c r="C56" t="s">
+        <v>115</v>
+      </c>
+      <c r="D56" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>116</v>
+      </c>
+      <c r="C57" t="s">
+        <v>117</v>
+      </c>
+      <c r="D57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" t="s">
+        <v>118</v>
+      </c>
+      <c r="C58" t="s">
+        <v>119</v>
+      </c>
+      <c r="D58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>120</v>
+      </c>
+      <c r="C59" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>122</v>
+      </c>
+      <c r="C60" t="s">
+        <v>123</v>
+      </c>
+      <c r="D60" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>124</v>
+      </c>
+      <c r="C61" t="s">
+        <v>125</v>
+      </c>
+      <c r="D61" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>126</v>
+      </c>
+      <c r="C62" t="s">
+        <v>127</v>
+      </c>
+      <c r="D62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>128</v>
+      </c>
+      <c r="C63" t="s">
+        <v>129</v>
+      </c>
+      <c r="D63" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>4</v>
+      </c>
+      <c r="B64" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>132</v>
+      </c>
+      <c r="C65" t="s">
+        <v>133</v>
+      </c>
+      <c r="D65" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>134</v>
+      </c>
+      <c r="C66" t="s">
+        <v>135</v>
+      </c>
+      <c r="D66" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>136</v>
+      </c>
+      <c r="C67" t="s">
+        <v>137</v>
+      </c>
+      <c r="D67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>138</v>
+      </c>
+      <c r="C68" t="s">
+        <v>139</v>
+      </c>
+      <c r="D68" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>140</v>
+      </c>
+      <c r="C69" t="s">
+        <v>141</v>
+      </c>
+      <c r="D69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>142</v>
+      </c>
+      <c r="C70" t="s">
+        <v>143</v>
+      </c>
+      <c r="D70" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>144</v>
+      </c>
+      <c r="C71" t="s">
+        <v>145</v>
+      </c>
+      <c r="D71" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>146</v>
+      </c>
+      <c r="C72" t="s">
+        <v>147</v>
+      </c>
+      <c r="D72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>148</v>
+      </c>
+      <c r="C73" t="s">
+        <v>149</v>
+      </c>
+      <c r="D73" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" t="s">
+        <v>151</v>
+      </c>
+      <c r="D74" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>152</v>
+      </c>
+      <c r="C75" t="s">
+        <v>153</v>
+      </c>
+      <c r="D75" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>154</v>
+      </c>
+      <c r="C76" t="s">
+        <v>155</v>
+      </c>
+      <c r="D76" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>156</v>
+      </c>
+      <c r="C77" t="s">
+        <v>157</v>
+      </c>
+      <c r="D77" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>158</v>
+      </c>
+      <c r="C78" t="s">
+        <v>159</v>
+      </c>
+      <c r="D78" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>160</v>
+      </c>
+      <c r="C79" t="s">
+        <v>161</v>
+      </c>
+      <c r="D79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>162</v>
+      </c>
+      <c r="C80" t="s">
+        <v>163</v>
+      </c>
+      <c r="D80" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>164</v>
+      </c>
+      <c r="C81" t="s">
+        <v>165</v>
+      </c>
+      <c r="D81" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>166</v>
+      </c>
+      <c r="C82" t="s">
+        <v>167</v>
+      </c>
+      <c r="D82" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>168</v>
+      </c>
+      <c r="C83" t="s">
+        <v>169</v>
+      </c>
+      <c r="D83" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" t="s">
+        <v>171</v>
+      </c>
+      <c r="D84" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>172</v>
+      </c>
+      <c r="C85" t="s">
+        <v>173</v>
+      </c>
+      <c r="D85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" t="s">
+        <v>175</v>
+      </c>
+      <c r="D86" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" t="s">
+        <v>177</v>
+      </c>
+      <c r="D87" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>178</v>
+      </c>
+      <c r="C88" t="s">
+        <v>179</v>
+      </c>
+      <c r="D88" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>180</v>
+      </c>
+      <c r="C89" t="s">
+        <v>181</v>
+      </c>
+      <c r="D89" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" t="s">
+        <v>183</v>
+      </c>
+      <c r="D90" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>184</v>
+      </c>
+      <c r="C91" t="s">
+        <v>185</v>
+      </c>
+      <c r="D91" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>186</v>
+      </c>
+      <c r="C92" t="s">
+        <v>187</v>
+      </c>
+      <c r="D92" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>188</v>
+      </c>
+      <c r="C93" t="s">
+        <v>189</v>
+      </c>
+      <c r="D93" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>190</v>
+      </c>
+      <c r="C94" t="s">
+        <v>191</v>
+      </c>
+      <c r="D94" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>192</v>
+      </c>
+      <c r="C95" t="s">
+        <v>193</v>
+      </c>
+      <c r="D95" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>192</v>
+      </c>
+      <c r="C96" t="s">
+        <v>194</v>
+      </c>
+      <c r="D96" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>195</v>
+      </c>
+      <c r="C97" t="s">
+        <v>196</v>
+      </c>
+      <c r="D97" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>197</v>
+      </c>
+      <c r="C98" t="s">
+        <v>198</v>
+      </c>
+      <c r="D98" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>199</v>
+      </c>
+      <c r="C99" t="s">
+        <v>200</v>
+      </c>
+      <c r="D99" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>201</v>
+      </c>
+      <c r="C100" t="s">
+        <v>202</v>
+      </c>
+      <c r="D100" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>203</v>
+      </c>
+      <c r="C101" t="s">
+        <v>204</v>
+      </c>
+      <c r="D101" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>205</v>
+      </c>
+      <c r="C102" t="s">
+        <v>206</v>
+      </c>
+      <c r="D102" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>207</v>
+      </c>
+      <c r="C103" t="s">
+        <v>208</v>
+      </c>
+      <c r="D103" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>209</v>
+      </c>
+      <c r="C104" t="s">
+        <v>210</v>
+      </c>
+      <c r="D104" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>211</v>
+      </c>
+      <c r="C105" t="s">
+        <v>212</v>
+      </c>
+      <c r="D105" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>213</v>
+      </c>
+      <c r="C106" t="s">
+        <v>214</v>
+      </c>
+      <c r="D106" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>215</v>
+      </c>
+      <c r="C107" t="s">
+        <v>216</v>
+      </c>
+      <c r="D107" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>217</v>
+      </c>
+      <c r="C108" t="s">
+        <v>218</v>
+      </c>
+      <c r="D108" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>219</v>
+      </c>
+      <c r="C109" t="s">
+        <v>220</v>
+      </c>
+      <c r="D109" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>221</v>
+      </c>
+      <c r="C110" t="s">
+        <v>222</v>
+      </c>
+      <c r="D110" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>223</v>
+      </c>
+      <c r="C111" t="s">
+        <v>224</v>
+      </c>
+      <c r="D111" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>225</v>
+      </c>
+      <c r="C112" t="s">
+        <v>226</v>
+      </c>
+      <c r="D112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>227</v>
+      </c>
+      <c r="C113" t="s">
+        <v>228</v>
+      </c>
+      <c r="D113" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>4</v>
+      </c>
+      <c r="B114" t="s">
+        <v>229</v>
+      </c>
+      <c r="C114" t="s">
+        <v>230</v>
+      </c>
+      <c r="D114" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>231</v>
+      </c>
+      <c r="C115" t="s">
+        <v>232</v>
+      </c>
+      <c r="D115" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>233</v>
+      </c>
+      <c r="C116" t="s">
+        <v>234</v>
+      </c>
+      <c r="D116" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>