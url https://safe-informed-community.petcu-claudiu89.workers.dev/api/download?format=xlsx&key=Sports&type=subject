--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,62 +1,2682 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="528" uniqueCount="266">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sports</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11Freunde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.11freunde.de/fullarticlerss/index.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15min</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.15min.lt/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8 Columnas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://8columnas.com.mx/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Bola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abola.pt/rss-articles.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abc.es/rss/atom/portada/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AD:home</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ad.nl/home/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANSA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ansa.it/english/english_rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antena 3 Noticias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.antena3.com/noticias/rss/4013050.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Aravot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://en.aravot.am/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://as.com/rss/tags/ultimas_noticias.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Athletics Weekly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://athleticsweekly.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autosport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.autosport.com/rss/all/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Baseball America</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.baseballamerica.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBC Sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.bbci.co.uk/sport/cricket/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.bbci.co.uk/sport/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.bbci.co.uk/sport/tennis/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bike EXIF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bikeexif.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BikeRadar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bikeradar.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bleacher Report - Front Page</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.bleacherreport.com/articles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bondia - Diari digital gratuït d'Andorra</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bondia.ad/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business in Vancouver: biv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.biv.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canada's National Observer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nationalobserver.com/front/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CBS Sports</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cbssports.com/rss/headlines/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">China - South China Morning Post</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.scmp.com/rss/4/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CiberCuba</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cibercuba.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CongoPlanet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.congoplanet.com/feeds/rss_congo_africa.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Correio da Manh�</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cmjornal.pt/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corriere dello Sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.corrieredellosport.it/rss/homepage.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cricbuzz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/feeds/videos.xml?channel_id=UCSRQXk5yErn4e14vN76upOw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cricket News: Stories, Features, Interviews, Opinion, Reports | Wisden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wisden.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">cricket.com.au</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/feeds/videos.xml?user=cricketaustraliatv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cycling Weekly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cyclingweekly.com/feeds/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cyclingnews</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cyclingnews.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cyclingnews Tech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cyclist.co.uk/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Defector</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://defector.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DH Les Sports+ - Les derniers articles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dhnet.be/arc/outboundfeeds/rss/?outputType=xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diario los Andes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://losandes.com.pe/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DZfoot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dzfoot.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eco Amazónico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://ecoamazonico.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Edmonton Journal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://edmontonjournal.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Día</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.eldia.com/.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Financiero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.elfinanciero.com.mx/arc/outboundfeeds/rss/?outputType=xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Siglo de Torreón</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.elsiglodetorreon.com.mx/index.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">England &amp;amp; Wales Cricket Board</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/feeds/videos.xml?user=ecbcricket</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Escape Collective</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://escapecollective.com/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESPNcricinfo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cricinfo.com/rss/content/story/feeds/0.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FourFourTwo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fourfourtwo.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GenteTuya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://gentetuya.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Golazo.ro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://golazo.ro/rss-sports.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Golf Monthly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.golfmonthly.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Golf.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://golf.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gozo.News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://feed.gozonews.com/GozoNews</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GPblog</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gpblog.com/en/sitemap/news.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GranFondo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://granfondo-cycling.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GSP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gsp.ro/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HackerNoon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://medium.com/feed/hackernoon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Highland Radio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://highlandradio.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hockey News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://thehockeynews.com/rss/THNHOME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Index</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://index.hu/sport/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">India Today</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.indiatoday.in/rss/home</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infobae</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.infobae.com/arc/outboundfeeds/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeune Afrique</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.jeuneafrique.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kicker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://newsfeed.kicker.de/news/aktuell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kronen Zeitung</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.krone.at/Nachrichten/rss.html</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'Équipe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://dwh.lequipe.fr/api/edito/rss?path=/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Gaceta On Line</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/LaGaceta-General</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Republicain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.republicain-lorrain.fr/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laola1.at Sport News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.laola1.at/storage/rss/laola1-at-news.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Progrès</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.leprogres.fr/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marca - Diario online líder en información deportiva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.marca.com/rss/googlenews/portada.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mediapart</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mediapart.fr/articles/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorsport Week</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motorsportweek.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorsport.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motorsport.com/rss/all/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorsport.com Italia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://it.motorsport.com/rss/all/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mundo Deportivo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mundodeportivo.com/feed/rss/home</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Média♀</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mediaf.org/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nation News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://nationnews.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEWS.am (English)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://news.am/en/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Not&amp;#xed;cias de hoje - IOL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.iol.pt/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nyasa Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nyasatimes.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pakistan Cricket</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/feeds/videos.xml?channel_id=UCiWrjBhlICf_L_RK5y6Vrxw</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pinkbike</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pinkbike.com/pages/rss.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PlanetF1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.planetf1.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Playbook</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.politico.com/playbook.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">POPSUGAR Fashion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.popsugar.com/fashion/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ProSport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.prosport.ro/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Przegląd Sportowy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://przegladsportowy.onet.pl/.feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RaceFans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.racefans.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RACER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://racer.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ReadWrite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://readwrite.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rouleur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rouleur.cc/blogs/the-rouleur-journal.atom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rugby World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rugbyworld.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Runner's World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.runnersworld.com/rss/all.xml/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SB Nation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sbnation.com/rss/index.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Senego</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://senego.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sky News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.skynews.com/feeds/rss/sports.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sky Sports</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.skysports.com/rss/12040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLAM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.slamonline.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">So Foot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sofoot.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SoccerNews</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.soccernews.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sport.es/es/rss/portada/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport News aus der Schweiz und International – Sport – SRF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.srf.ch/sport/bnf/rss/718</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport | Mail Online</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dailymail.com/sport/index.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport.cz - nejnovější články</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sport.cz/rss2/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport.ro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sport.ro/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sports Illustrated</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.si.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sportskeeda</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://api.sportskeeda.com/v3/feeds_v2/1414?limit=1000&amp;response_type=w3c</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sydsvenskan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sydsvenskan.se/rss.xml?type=section&amp;id=528225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TASS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://tass.com/rss/v2.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tennis World USA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tennisworldusa.org/rss/news.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Athletic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nytimes.com/athletic/rss/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The College Investor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://thecollegeinvestor.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Nation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nation.com.pk/rss/top-stories</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Province</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://theprovince.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Race</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.the-race.com/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Truth About Cars</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.thetruthaboutcars.com/rss/feed/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Toronto Sun</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://torontosun.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Triathlete</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.triathlete.com/feed/?scope=anon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tuttosport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tuttosport.com/rss/homepage.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TVP Sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sport.tvp.pl/sport.tvp.pl/rss+xml.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vanguardia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://vanguardia.com.mx/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VeloNews / Velo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://velo.outsideonline.com/feed/?scope=anon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VK: sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.volkskrant.nl/sport/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voetbal International</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.vi.nl/feed/news.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Waterkant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.waterkant.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When Saturday Comes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wsc.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wiwsport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://wiwsport.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">World Soccer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.worldsoccer.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yabiladi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yabiladi.com/rss/?url=rubrik/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yahoo! Sports - News, Scores, Standings, Rumors, Fantasy Games</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sports.yahoo.com/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">日刊スポーツ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nikkansports.com/soccer/atom.xml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>32</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" t="s">
+        <v>45</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" t="s">
+        <v>47</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C25" t="s">
+        <v>51</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C26" t="s">
+        <v>53</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" t="s">
+        <v>57</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" t="s">
+        <v>63</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" t="s">
+        <v>67</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" t="s">
+        <v>73</v>
+      </c>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" t="s">
+        <v>77</v>
+      </c>
+      <c r="D38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" t="s">
+        <v>79</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" t="s">
+        <v>85</v>
+      </c>
+      <c r="D42" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>86</v>
+      </c>
+      <c r="C43" t="s">
+        <v>87</v>
+      </c>
+      <c r="D43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C45" t="s">
+        <v>91</v>
+      </c>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" t="s">
+        <v>93</v>
+      </c>
+      <c r="D46" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>94</v>
+      </c>
+      <c r="C47" t="s">
+        <v>95</v>
+      </c>
+      <c r="D47" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" t="s">
+        <v>97</v>
+      </c>
+      <c r="D48" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" t="s">
+        <v>99</v>
+      </c>
+      <c r="D49" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>100</v>
+      </c>
+      <c r="C50" t="s">
+        <v>101</v>
+      </c>
+      <c r="D50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" t="s">
+        <v>103</v>
+      </c>
+      <c r="D51" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" t="s">
+        <v>107</v>
+      </c>
+      <c r="D53" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" t="s">
+        <v>109</v>
+      </c>
+      <c r="D54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" t="s">
+        <v>111</v>
+      </c>
+      <c r="D55" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" t="s">
+        <v>115</v>
+      </c>
+      <c r="D57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" t="s">
+        <v>117</v>
+      </c>
+      <c r="D58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" t="s">
+        <v>119</v>
+      </c>
+      <c r="D59" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" t="s">
+        <v>121</v>
+      </c>
+      <c r="D60" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>122</v>
+      </c>
+      <c r="C61" t="s">
+        <v>123</v>
+      </c>
+      <c r="D61" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" t="s">
+        <v>125</v>
+      </c>
+      <c r="D62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" t="s">
+        <v>127</v>
+      </c>
+      <c r="D63" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>4</v>
+      </c>
+      <c r="B64" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" t="s">
+        <v>135</v>
+      </c>
+      <c r="D67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" t="s">
+        <v>137</v>
+      </c>
+      <c r="D68" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" t="s">
+        <v>139</v>
+      </c>
+      <c r="D69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>140</v>
+      </c>
+      <c r="C70" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" t="s">
+        <v>143</v>
+      </c>
+      <c r="D71" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" t="s">
+        <v>145</v>
+      </c>
+      <c r="D72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>146</v>
+      </c>
+      <c r="C73" t="s">
+        <v>147</v>
+      </c>
+      <c r="D73" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" t="s">
+        <v>149</v>
+      </c>
+      <c r="D74" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>150</v>
+      </c>
+      <c r="C75" t="s">
+        <v>151</v>
+      </c>
+      <c r="D75" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>152</v>
+      </c>
+      <c r="C76" t="s">
+        <v>153</v>
+      </c>
+      <c r="D76" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>154</v>
+      </c>
+      <c r="C77" t="s">
+        <v>155</v>
+      </c>
+      <c r="D77" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" t="s">
+        <v>157</v>
+      </c>
+      <c r="D78" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" t="s">
+        <v>159</v>
+      </c>
+      <c r="D79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" t="s">
+        <v>161</v>
+      </c>
+      <c r="D80" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C81" t="s">
+        <v>163</v>
+      </c>
+      <c r="D81" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>164</v>
+      </c>
+      <c r="C82" t="s">
+        <v>165</v>
+      </c>
+      <c r="D82" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>166</v>
+      </c>
+      <c r="C83" t="s">
+        <v>167</v>
+      </c>
+      <c r="D83" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>168</v>
+      </c>
+      <c r="C84" t="s">
+        <v>169</v>
+      </c>
+      <c r="D84" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>170</v>
+      </c>
+      <c r="C85" t="s">
+        <v>171</v>
+      </c>
+      <c r="D85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>172</v>
+      </c>
+      <c r="C86" t="s">
+        <v>173</v>
+      </c>
+      <c r="D86" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>174</v>
+      </c>
+      <c r="C87" t="s">
+        <v>175</v>
+      </c>
+      <c r="D87" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" t="s">
+        <v>177</v>
+      </c>
+      <c r="D88" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>178</v>
+      </c>
+      <c r="C89" t="s">
+        <v>179</v>
+      </c>
+      <c r="D89" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>180</v>
+      </c>
+      <c r="C90" t="s">
+        <v>181</v>
+      </c>
+      <c r="D90" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>182</v>
+      </c>
+      <c r="C91" t="s">
+        <v>183</v>
+      </c>
+      <c r="D91" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>184</v>
+      </c>
+      <c r="C92" t="s">
+        <v>185</v>
+      </c>
+      <c r="D92" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>186</v>
+      </c>
+      <c r="C93" t="s">
+        <v>187</v>
+      </c>
+      <c r="D93" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>188</v>
+      </c>
+      <c r="C94" t="s">
+        <v>189</v>
+      </c>
+      <c r="D94" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>4</v>
+      </c>
+      <c r="B95" t="s">
+        <v>190</v>
+      </c>
+      <c r="C95" t="s">
+        <v>191</v>
+      </c>
+      <c r="D95" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>4</v>
+      </c>
+      <c r="B96" t="s">
+        <v>192</v>
+      </c>
+      <c r="C96" t="s">
+        <v>193</v>
+      </c>
+      <c r="D96" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>4</v>
+      </c>
+      <c r="B97" t="s">
+        <v>194</v>
+      </c>
+      <c r="C97" t="s">
+        <v>195</v>
+      </c>
+      <c r="D97" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>4</v>
+      </c>
+      <c r="B98" t="s">
+        <v>196</v>
+      </c>
+      <c r="C98" t="s">
+        <v>197</v>
+      </c>
+      <c r="D98" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>198</v>
+      </c>
+      <c r="C99" t="s">
+        <v>199</v>
+      </c>
+      <c r="D99" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>200</v>
+      </c>
+      <c r="C100" t="s">
+        <v>201</v>
+      </c>
+      <c r="D100" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>202</v>
+      </c>
+      <c r="C101" t="s">
+        <v>203</v>
+      </c>
+      <c r="D101" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>204</v>
+      </c>
+      <c r="C102" t="s">
+        <v>205</v>
+      </c>
+      <c r="D102" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>4</v>
+      </c>
+      <c r="B103" t="s">
+        <v>206</v>
+      </c>
+      <c r="C103" t="s">
+        <v>207</v>
+      </c>
+      <c r="D103" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>4</v>
+      </c>
+      <c r="B104" t="s">
+        <v>208</v>
+      </c>
+      <c r="C104" t="s">
+        <v>209</v>
+      </c>
+      <c r="D104" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>4</v>
+      </c>
+      <c r="B105" t="s">
+        <v>210</v>
+      </c>
+      <c r="C105" t="s">
+        <v>211</v>
+      </c>
+      <c r="D105" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>4</v>
+      </c>
+      <c r="B106" t="s">
+        <v>212</v>
+      </c>
+      <c r="C106" t="s">
+        <v>213</v>
+      </c>
+      <c r="D106" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>4</v>
+      </c>
+      <c r="B107" t="s">
+        <v>214</v>
+      </c>
+      <c r="C107" t="s">
+        <v>215</v>
+      </c>
+      <c r="D107" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>4</v>
+      </c>
+      <c r="B108" t="s">
+        <v>216</v>
+      </c>
+      <c r="C108" t="s">
+        <v>217</v>
+      </c>
+      <c r="D108" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>4</v>
+      </c>
+      <c r="B109" t="s">
+        <v>218</v>
+      </c>
+      <c r="C109" t="s">
+        <v>219</v>
+      </c>
+      <c r="D109" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>4</v>
+      </c>
+      <c r="B110" t="s">
+        <v>220</v>
+      </c>
+      <c r="C110" t="s">
+        <v>221</v>
+      </c>
+      <c r="D110" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>4</v>
+      </c>
+      <c r="B111" t="s">
+        <v>222</v>
+      </c>
+      <c r="C111" t="s">
+        <v>223</v>
+      </c>
+      <c r="D111" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>4</v>
+      </c>
+      <c r="B112" t="s">
+        <v>224</v>
+      </c>
+      <c r="C112" t="s">
+        <v>225</v>
+      </c>
+      <c r="D112" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>4</v>
+      </c>
+      <c r="B113" t="s">
+        <v>226</v>
+      </c>
+      <c r="C113" t="s">
+        <v>227</v>
+      </c>
+      <c r="D113" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>4</v>
+      </c>
+      <c r="B114" t="s">
+        <v>228</v>
+      </c>
+      <c r="C114" t="s">
+        <v>229</v>
+      </c>
+      <c r="D114" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>4</v>
+      </c>
+      <c r="B115" t="s">
+        <v>230</v>
+      </c>
+      <c r="C115" t="s">
+        <v>231</v>
+      </c>
+      <c r="D115" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>4</v>
+      </c>
+      <c r="B116" t="s">
+        <v>232</v>
+      </c>
+      <c r="C116" t="s">
+        <v>233</v>
+      </c>
+      <c r="D116" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>4</v>
+      </c>
+      <c r="B117" t="s">
+        <v>234</v>
+      </c>
+      <c r="C117" t="s">
+        <v>235</v>
+      </c>
+      <c r="D117" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>4</v>
+      </c>
+      <c r="B118" t="s">
+        <v>236</v>
+      </c>
+      <c r="C118" t="s">
+        <v>237</v>
+      </c>
+      <c r="D118" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>4</v>
+      </c>
+      <c r="B119" t="s">
+        <v>238</v>
+      </c>
+      <c r="C119" t="s">
+        <v>239</v>
+      </c>
+      <c r="D119" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>4</v>
+      </c>
+      <c r="B120" t="s">
+        <v>240</v>
+      </c>
+      <c r="C120" t="s">
+        <v>241</v>
+      </c>
+      <c r="D120" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>4</v>
+      </c>
+      <c r="B121" t="s">
+        <v>242</v>
+      </c>
+      <c r="C121" t="s">
+        <v>243</v>
+      </c>
+      <c r="D121" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>4</v>
+      </c>
+      <c r="B122" t="s">
+        <v>244</v>
+      </c>
+      <c r="C122" t="s">
+        <v>245</v>
+      </c>
+      <c r="D122" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>4</v>
+      </c>
+      <c r="B123" t="s">
+        <v>246</v>
+      </c>
+      <c r="C123" t="s">
+        <v>247</v>
+      </c>
+      <c r="D123" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>4</v>
+      </c>
+      <c r="B124" t="s">
+        <v>248</v>
+      </c>
+      <c r="C124" t="s">
+        <v>249</v>
+      </c>
+      <c r="D124" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>4</v>
+      </c>
+      <c r="B125" t="s">
+        <v>250</v>
+      </c>
+      <c r="C125" t="s">
+        <v>251</v>
+      </c>
+      <c r="D125" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>4</v>
+      </c>
+      <c r="B126" t="s">
+        <v>252</v>
+      </c>
+      <c r="C126" t="s">
+        <v>253</v>
+      </c>
+      <c r="D126" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>4</v>
+      </c>
+      <c r="B127" t="s">
+        <v>254</v>
+      </c>
+      <c r="C127" t="s">
+        <v>255</v>
+      </c>
+      <c r="D127" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>4</v>
+      </c>
+      <c r="B128" t="s">
+        <v>256</v>
+      </c>
+      <c r="C128" t="s">
+        <v>257</v>
+      </c>
+      <c r="D128" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>4</v>
+      </c>
+      <c r="B129" t="s">
+        <v>258</v>
+      </c>
+      <c r="C129" t="s">
+        <v>259</v>
+      </c>
+      <c r="D129" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>4</v>
+      </c>
+      <c r="B130" t="s">
+        <v>260</v>
+      </c>
+      <c r="C130" t="s">
+        <v>261</v>
+      </c>
+      <c r="D130" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>4</v>
+      </c>
+      <c r="B131" t="s">
+        <v>262</v>
+      </c>
+      <c r="C131" t="s">
+        <v>263</v>
+      </c>
+      <c r="D131" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>4</v>
+      </c>
+      <c r="B132" t="s">
+        <v>264</v>
+      </c>
+      <c r="C132" t="s">
+        <v>265</v>
+      </c>
+      <c r="D132" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>