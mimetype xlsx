--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,62 +1,128 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="16" uniqueCount="12">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">South Korea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Korea Times News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feed.koreatimes.co.kr/k/allnews.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Korea Herald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.koreaherald.com/rss/newsAll</t>
+  </si>
+  <si>
+    <t xml:space="preserve">동아일보 | 스포츠 뉴스</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.donga.com/sports.xml</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>