--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,88 +1,1922 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8" uniqueCount="8">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="376" uniqueCount="190">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
   </si>
   <si>
     <t xml:space="preserve">United Kingdom</t>
   </si>
   <si>
+    <t xml:space="preserve">Aesthetica Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://aestheticamagazine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anime UK News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://animeuknews.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Apollo Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.apollo-magazine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Architects' Journal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.architectsjournal.co.uk/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Athletics Weekly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://athleticsweekly.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auto Express</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.autoexpress.co.uk/feed/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autosport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.autosport.com/rss/all/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBC Good Food</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bbcgoodfood.com/feed/</t>
+  </si>
+  <si>
     <t xml:space="preserve">BBC News</t>
   </si>
   <si>
     <t xml:space="preserve">https://feeds.bbci.co.uk/news/rss.xml</t>
   </si>
   <si>
-    <t xml:space="preserve">no</t>
+    <t xml:space="preserve">https://feeds.bbci.co.uk/news/world/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BBC Wildlife</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.discoverwildlife.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BikeRadar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bikeradar.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Black+White Photography</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.blackandwhitephotographymag.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">British Journal of Photography</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.1854.photography/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Classic &amp; Sports Car</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.classicandsportscar.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Condé Nast Traveller (UK)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cntraveller.com/feed/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Creative Review</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.creativereview.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cycling Weekly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cyclingweekly.com/feeds/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cyclingnews Tech</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.cyclist.co.uk/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daily Express</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/daily-express-news-showbiz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daily Mail</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dailymail.com/home/index.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Decanter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.decanter.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delicious (UK)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.deliciousmagazine.co.uk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Design Week</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.designweek.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elephant</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://elephant.art/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elle Decoration UK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.elledecoration.co.uk/rss/all.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ft.com/rss/home/international</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ft.com/world?format=rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FlightGlobal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.flightglobal.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FourFourTwo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fourfourtwo.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frieze</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.frieze.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geographical</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://geographical.co.uk/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Golf Monthly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.golfmonthly.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gramophone</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gramophone.co.uk/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Homes &amp; Gardens</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.homesandgardens.com/feeds/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Horse &amp; Hound</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.horseandhound.co.uk/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">House &amp; Garden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.houseandgarden.co.uk/feed/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Icon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.iconeye.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Metro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://metro.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mixmag</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://mixmag.net/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MoneyWeek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://moneyweek.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mother &amp; Baby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motherandbaby.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorcycle News (MCN)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motorcyclenews.com/api/rssfeed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorsport Week</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motorsportweek.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorsport.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motorsport.com/rss/all/news/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New Scientist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.newscientist.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olive Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.olivemagazine.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCGamesN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pcgamesn.com/mainrss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PlanetF1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.planetf1.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pocket-lint</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pocket-lint.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Practical Boat Owner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pbo.co.uk/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pure Xbox</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.purexbox.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RaceFans</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.racefans.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Real Homes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.realhomes.com/feeds/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rouleur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rouleur.cc/blogs/the-rouleur-journal.atom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rugby World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rugbyworld.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Screen International</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.screendaily.com/45202.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sea Angler</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.seaangler.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shooting UK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.shootinguk.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shut Up &amp; Sit Down</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.shutupandsitdown.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sifted</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sifted.eu/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sight and Sound</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bfi.org.uk/rss-feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Simply Knitting</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gathered.how/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sky News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.skynews.com/feeds/rss/world.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Suitcase</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://suitcasemag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabletop Gaming</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tabletopgaming.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Art Newspaper</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.theartnewspaper.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Conversation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://theconversation.com/global/articles.atom</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.economist.com/international/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Field</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.thefield.co.uk/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Great Outdoors (TGO)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.thegreatoutdoorsmag.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Guardian</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.theguardian.com/uk/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Independent</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.independent.co.uk/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Independent UK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.independent.co.uk/news/uk/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Mirror</t>
+  </si>
+  <si>
+    <t xml:space="preserve">http://www.mirror.co.uk/news/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Race</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.the-race.com/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Standard</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.standard.co.uk/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Standard News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.standard.co.uk/news/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Telegraph</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.telegraph.co.uk/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Wire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.thewire.co.uk/home/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Times Literary Supplement</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.the-tls.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Carp</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.totalcarpmagazine.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trout &amp; Salmon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://troutandsalmon.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UKClimbing</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ukclimbing.com/news/rss.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Visordown</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.visordown.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wanderlust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wanderlust.co.uk/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wargamer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wargamer.com/mainrss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">What Car?</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.whatcar.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When Saturday Comes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.wsc.co.uk/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">World Soccer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.worldsoccer.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yachting Monthly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yachtingmonthly.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yachting World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.yachtingworld.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Yahoo News UK &amp; Ireland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://uk.news.yahoo.com/rss/uk</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
     </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" t="s">
+        <v>59</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
+        <v>60</v>
+      </c>
+      <c r="C30" t="s">
+        <v>61</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>62</v>
+      </c>
+      <c r="C31" t="s">
+        <v>63</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>64</v>
+      </c>
+      <c r="C32" t="s">
+        <v>65</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>66</v>
+      </c>
+      <c r="C33" t="s">
+        <v>67</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>70</v>
+      </c>
+      <c r="C35" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>72</v>
+      </c>
+      <c r="C36" t="s">
+        <v>73</v>
+      </c>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>74</v>
+      </c>
+      <c r="C37" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>76</v>
+      </c>
+      <c r="C38" t="s">
+        <v>77</v>
+      </c>
+      <c r="D38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>78</v>
+      </c>
+      <c r="C39" t="s">
+        <v>79</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>80</v>
+      </c>
+      <c r="C40" t="s">
+        <v>81</v>
+      </c>
+      <c r="D40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>82</v>
+      </c>
+      <c r="C41" t="s">
+        <v>83</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>84</v>
+      </c>
+      <c r="C42" t="s">
+        <v>85</v>
+      </c>
+      <c r="D42" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>86</v>
+      </c>
+      <c r="C43" t="s">
+        <v>87</v>
+      </c>
+      <c r="D43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>88</v>
+      </c>
+      <c r="C44" t="s">
+        <v>89</v>
+      </c>
+      <c r="D44" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" t="s">
+        <v>90</v>
+      </c>
+      <c r="C45" t="s">
+        <v>91</v>
+      </c>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>92</v>
+      </c>
+      <c r="C46" t="s">
+        <v>93</v>
+      </c>
+      <c r="D46" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>94</v>
+      </c>
+      <c r="C47" t="s">
+        <v>95</v>
+      </c>
+      <c r="D47" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>96</v>
+      </c>
+      <c r="C48" t="s">
+        <v>97</v>
+      </c>
+      <c r="D48" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>98</v>
+      </c>
+      <c r="C49" t="s">
+        <v>99</v>
+      </c>
+      <c r="D49" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>100</v>
+      </c>
+      <c r="C50" t="s">
+        <v>101</v>
+      </c>
+      <c r="D50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>102</v>
+      </c>
+      <c r="C51" t="s">
+        <v>103</v>
+      </c>
+      <c r="D51" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>104</v>
+      </c>
+      <c r="C52" t="s">
+        <v>105</v>
+      </c>
+      <c r="D52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>106</v>
+      </c>
+      <c r="C53" t="s">
+        <v>107</v>
+      </c>
+      <c r="D53" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" t="s">
+        <v>108</v>
+      </c>
+      <c r="C54" t="s">
+        <v>109</v>
+      </c>
+      <c r="D54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>110</v>
+      </c>
+      <c r="C55" t="s">
+        <v>111</v>
+      </c>
+      <c r="D55" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
+        <v>112</v>
+      </c>
+      <c r="C56" t="s">
+        <v>113</v>
+      </c>
+      <c r="D56" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>114</v>
+      </c>
+      <c r="C57" t="s">
+        <v>115</v>
+      </c>
+      <c r="D57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" t="s">
+        <v>116</v>
+      </c>
+      <c r="C58" t="s">
+        <v>117</v>
+      </c>
+      <c r="D58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>118</v>
+      </c>
+      <c r="C59" t="s">
+        <v>119</v>
+      </c>
+      <c r="D59" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>120</v>
+      </c>
+      <c r="C60" t="s">
+        <v>121</v>
+      </c>
+      <c r="D60" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>122</v>
+      </c>
+      <c r="C61" t="s">
+        <v>123</v>
+      </c>
+      <c r="D61" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>124</v>
+      </c>
+      <c r="C62" t="s">
+        <v>125</v>
+      </c>
+      <c r="D62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>126</v>
+      </c>
+      <c r="C63" t="s">
+        <v>127</v>
+      </c>
+      <c r="D63" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>4</v>
+      </c>
+      <c r="B64" t="s">
+        <v>128</v>
+      </c>
+      <c r="C64" t="s">
+        <v>129</v>
+      </c>
+      <c r="D64" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>4</v>
+      </c>
+      <c r="B65" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" t="s">
+        <v>131</v>
+      </c>
+      <c r="D65" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>4</v>
+      </c>
+      <c r="B66" t="s">
+        <v>132</v>
+      </c>
+      <c r="C66" t="s">
+        <v>133</v>
+      </c>
+      <c r="D66" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>134</v>
+      </c>
+      <c r="C67" t="s">
+        <v>135</v>
+      </c>
+      <c r="D67" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B68" t="s">
+        <v>136</v>
+      </c>
+      <c r="C68" t="s">
+        <v>137</v>
+      </c>
+      <c r="D68" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B69" t="s">
+        <v>138</v>
+      </c>
+      <c r="C69" t="s">
+        <v>139</v>
+      </c>
+      <c r="D69" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>4</v>
+      </c>
+      <c r="B70" t="s">
+        <v>140</v>
+      </c>
+      <c r="C70" t="s">
+        <v>141</v>
+      </c>
+      <c r="D70" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>4</v>
+      </c>
+      <c r="B71" t="s">
+        <v>142</v>
+      </c>
+      <c r="C71" t="s">
+        <v>143</v>
+      </c>
+      <c r="D71" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>4</v>
+      </c>
+      <c r="B72" t="s">
+        <v>144</v>
+      </c>
+      <c r="C72" t="s">
+        <v>145</v>
+      </c>
+      <c r="D72" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>4</v>
+      </c>
+      <c r="B73" t="s">
+        <v>146</v>
+      </c>
+      <c r="C73" t="s">
+        <v>147</v>
+      </c>
+      <c r="D73" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>4</v>
+      </c>
+      <c r="B74" t="s">
+        <v>148</v>
+      </c>
+      <c r="C74" t="s">
+        <v>149</v>
+      </c>
+      <c r="D74" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>4</v>
+      </c>
+      <c r="B75" t="s">
+        <v>150</v>
+      </c>
+      <c r="C75" t="s">
+        <v>151</v>
+      </c>
+      <c r="D75" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>4</v>
+      </c>
+      <c r="B76" t="s">
+        <v>152</v>
+      </c>
+      <c r="C76" t="s">
+        <v>153</v>
+      </c>
+      <c r="D76" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>4</v>
+      </c>
+      <c r="B77" t="s">
+        <v>154</v>
+      </c>
+      <c r="C77" t="s">
+        <v>155</v>
+      </c>
+      <c r="D77" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>4</v>
+      </c>
+      <c r="B78" t="s">
+        <v>156</v>
+      </c>
+      <c r="C78" t="s">
+        <v>157</v>
+      </c>
+      <c r="D78" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>4</v>
+      </c>
+      <c r="B79" t="s">
+        <v>158</v>
+      </c>
+      <c r="C79" t="s">
+        <v>159</v>
+      </c>
+      <c r="D79" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>4</v>
+      </c>
+      <c r="B80" t="s">
+        <v>160</v>
+      </c>
+      <c r="C80" t="s">
+        <v>161</v>
+      </c>
+      <c r="D80" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>4</v>
+      </c>
+      <c r="B81" t="s">
+        <v>162</v>
+      </c>
+      <c r="C81" t="s">
+        <v>163</v>
+      </c>
+      <c r="D81" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>4</v>
+      </c>
+      <c r="B82" t="s">
+        <v>164</v>
+      </c>
+      <c r="C82" t="s">
+        <v>165</v>
+      </c>
+      <c r="D82" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>4</v>
+      </c>
+      <c r="B83" t="s">
+        <v>166</v>
+      </c>
+      <c r="C83" t="s">
+        <v>167</v>
+      </c>
+      <c r="D83" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>4</v>
+      </c>
+      <c r="B84" t="s">
+        <v>168</v>
+      </c>
+      <c r="C84" t="s">
+        <v>169</v>
+      </c>
+      <c r="D84" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>4</v>
+      </c>
+      <c r="B85" t="s">
+        <v>170</v>
+      </c>
+      <c r="C85" t="s">
+        <v>171</v>
+      </c>
+      <c r="D85" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>4</v>
+      </c>
+      <c r="B86" t="s">
+        <v>172</v>
+      </c>
+      <c r="C86" t="s">
+        <v>173</v>
+      </c>
+      <c r="D86" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>4</v>
+      </c>
+      <c r="B87" t="s">
+        <v>174</v>
+      </c>
+      <c r="C87" t="s">
+        <v>175</v>
+      </c>
+      <c r="D87" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>4</v>
+      </c>
+      <c r="B88" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" t="s">
+        <v>177</v>
+      </c>
+      <c r="D88" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>4</v>
+      </c>
+      <c r="B89" t="s">
+        <v>178</v>
+      </c>
+      <c r="C89" t="s">
+        <v>179</v>
+      </c>
+      <c r="D89" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>4</v>
+      </c>
+      <c r="B90" t="s">
+        <v>180</v>
+      </c>
+      <c r="C90" t="s">
+        <v>181</v>
+      </c>
+      <c r="D90" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>4</v>
+      </c>
+      <c r="B91" t="s">
+        <v>182</v>
+      </c>
+      <c r="C91" t="s">
+        <v>183</v>
+      </c>
+      <c r="D91" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>4</v>
+      </c>
+      <c r="B92" t="s">
+        <v>184</v>
+      </c>
+      <c r="C92" t="s">
+        <v>185</v>
+      </c>
+      <c r="D92" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>4</v>
+      </c>
+      <c r="B93" t="s">
+        <v>186</v>
+      </c>
+      <c r="C93" t="s">
+        <v>187</v>
+      </c>
+      <c r="D93" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>4</v>
+      </c>
+      <c r="B94" t="s">
+        <v>188</v>
+      </c>
+      <c r="C94" t="s">
+        <v>189</v>
+      </c>
+      <c r="D94" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>