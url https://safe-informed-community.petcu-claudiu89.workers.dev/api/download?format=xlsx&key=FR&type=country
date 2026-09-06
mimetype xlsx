--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,62 +1,1305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="129">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01net</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.01net.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20Minutes - Une</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.20minutes.fr/feeds/rss-une.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ActuaBD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.actuabd.com/spip.php?page=backend</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AD France (AD Magazine)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.admagazine.fr/feed/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allociné</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.allocine.fr/rss/news.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AnimeLand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://animeland.fr/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auto Plus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.autoplus.fr/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beaux Arts Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.beauxarts.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BoDoï</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.bodoi.info/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Capital (FR)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feed.prismamediadigital.com/v1/cap/rss?limit=20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caradisiac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.caradisiac.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chasse &amp; Nature</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.chassons.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chasse Passion</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.chassepassion.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chasseur d'Images</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.chassimages.com/index.php/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ComixTrip</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.comixtrip.fr/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Connaissance des Arts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.connaissancedesarts.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">France 24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.france24.com/en/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.france24.com/fr/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">franceinfo - Les Titres</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.franceinfo.fr/titres.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gault&amp;Millau</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://fr.gaultmillau.com/fr/rss/news.xml?page=1&amp;limit=20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jeuxvideo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.jeuxvideo.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Journal du Japon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.journaldujapon.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L&amp;#039;Humanité</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.humanite.fr/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'Auto-Journal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.largus.fr/RSS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'essentiel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sudouest.fr/essentiel/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">L'Équipe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://dwh.lequipe.fr/api/edito/rss?path=/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Croix</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.la-croix.com/feeds/rss/site.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Dépêche du Midi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ladepeche.fr/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Pêche et les Poissons</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://peche-poissons.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Figaro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lefigaro.fr/rss/figaro_actualites.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Huffington Post</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.huffingtonpost.fr/rss/all_headline.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Journal des Arts</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lejournaldesarts.fr/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Monde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lemonde.fr/rss/une.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Nouvel Obs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nouvelobs.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Parisien - undefined</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.leparisien.fr/leparisien/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Le Progrès</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.leprogres.fr/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les Dernières Nouvelles d'Alsace (DNA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dna.fr/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les Inrockuptibles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lesinrocks.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Les Numeriques</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lesnumeriques.com/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libération</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.liberation.fr/arc/outboundfeeds/rss/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maddyness</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.maddyness.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manga-News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.manga-news.com</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marmiton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.marmiton.org/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mediapart</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mediapart.fr/articles/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monde</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://services.lesechos.fr/rss/les-echos-monde.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Moto Journal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.moto-journal.fr/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Numerama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.numerama.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Numéro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://numero.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ouest-France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ouest-france.fr/rss/une</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peche Sportive</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://1max2peche.fr/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pour la Science</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.pourlascience.fr/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Première</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.premiere.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RFI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rfi.fr/fr/france/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rock &amp; Folk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.rocknfolk.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Réponses Photo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.reponsesphoto.fr/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabores (Elle à Table)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://cdn-elle.ladmedia.fr/var/plain_site/storage/flux_rss/fluxCuisine.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Science et Avenir</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sciencesetavenir.fr/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Science et Vie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.science-et-vie.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">So Foot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sofoot.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Local France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.thelocal.com/rss/fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Télérama</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.telerama.fr/rss/une.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Voyage (Détours en France)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.detoursenfrance.fr/feeds/rss</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" t="s">
+        <v>37</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="s">
+        <v>39</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" t="s">
+        <v>78</v>
+      </c>
+      <c r="D38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>79</v>
+      </c>
+      <c r="C39" t="s">
+        <v>80</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" t="s">
+        <v>82</v>
+      </c>
+      <c r="D40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>4</v>
+      </c>
+      <c r="B41" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" t="s">
+        <v>84</v>
+      </c>
+      <c r="D41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B42" t="s">
+        <v>85</v>
+      </c>
+      <c r="C42" t="s">
+        <v>86</v>
+      </c>
+      <c r="D42" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>4</v>
+      </c>
+      <c r="B43" t="s">
+        <v>87</v>
+      </c>
+      <c r="C43" t="s">
+        <v>88</v>
+      </c>
+      <c r="D43" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>4</v>
+      </c>
+      <c r="B44" t="s">
+        <v>89</v>
+      </c>
+      <c r="C44" t="s">
+        <v>90</v>
+      </c>
+      <c r="D44" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>4</v>
+      </c>
+      <c r="B45" t="s">
+        <v>91</v>
+      </c>
+      <c r="C45" t="s">
+        <v>92</v>
+      </c>
+      <c r="D45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>4</v>
+      </c>
+      <c r="B46" t="s">
+        <v>93</v>
+      </c>
+      <c r="C46" t="s">
+        <v>94</v>
+      </c>
+      <c r="D46" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>4</v>
+      </c>
+      <c r="B47" t="s">
+        <v>95</v>
+      </c>
+      <c r="C47" t="s">
+        <v>96</v>
+      </c>
+      <c r="D47" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>4</v>
+      </c>
+      <c r="B48" t="s">
+        <v>97</v>
+      </c>
+      <c r="C48" t="s">
+        <v>98</v>
+      </c>
+      <c r="D48" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>4</v>
+      </c>
+      <c r="B49" t="s">
+        <v>99</v>
+      </c>
+      <c r="C49" t="s">
+        <v>100</v>
+      </c>
+      <c r="D49" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" t="s">
+        <v>101</v>
+      </c>
+      <c r="C50" t="s">
+        <v>102</v>
+      </c>
+      <c r="D50" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>4</v>
+      </c>
+      <c r="B51" t="s">
+        <v>103</v>
+      </c>
+      <c r="C51" t="s">
+        <v>104</v>
+      </c>
+      <c r="D51" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>4</v>
+      </c>
+      <c r="B52" t="s">
+        <v>105</v>
+      </c>
+      <c r="C52" t="s">
+        <v>106</v>
+      </c>
+      <c r="D52" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>4</v>
+      </c>
+      <c r="B53" t="s">
+        <v>107</v>
+      </c>
+      <c r="C53" t="s">
+        <v>108</v>
+      </c>
+      <c r="D53" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>4</v>
+      </c>
+      <c r="B54" t="s">
+        <v>109</v>
+      </c>
+      <c r="C54" t="s">
+        <v>110</v>
+      </c>
+      <c r="D54" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>4</v>
+      </c>
+      <c r="B55" t="s">
+        <v>111</v>
+      </c>
+      <c r="C55" t="s">
+        <v>112</v>
+      </c>
+      <c r="D55" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>4</v>
+      </c>
+      <c r="B56" t="s">
+        <v>113</v>
+      </c>
+      <c r="C56" t="s">
+        <v>114</v>
+      </c>
+      <c r="D56" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>115</v>
+      </c>
+      <c r="C57" t="s">
+        <v>116</v>
+      </c>
+      <c r="D57" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>4</v>
+      </c>
+      <c r="B58" t="s">
+        <v>117</v>
+      </c>
+      <c r="C58" t="s">
+        <v>118</v>
+      </c>
+      <c r="D58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>4</v>
+      </c>
+      <c r="B59" t="s">
+        <v>119</v>
+      </c>
+      <c r="C59" t="s">
+        <v>120</v>
+      </c>
+      <c r="D59" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>4</v>
+      </c>
+      <c r="B60" t="s">
+        <v>121</v>
+      </c>
+      <c r="C60" t="s">
+        <v>122</v>
+      </c>
+      <c r="D60" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>4</v>
+      </c>
+      <c r="B61" t="s">
+        <v>123</v>
+      </c>
+      <c r="C61" t="s">
+        <v>124</v>
+      </c>
+      <c r="D61" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>4</v>
+      </c>
+      <c r="B62" t="s">
+        <v>125</v>
+      </c>
+      <c r="C62" t="s">
+        <v>126</v>
+      </c>
+      <c r="D62" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>4</v>
+      </c>
+      <c r="B63" t="s">
+        <v>127</v>
+      </c>
+      <c r="C63" t="s">
+        <v>128</v>
+      </c>
+      <c r="D63" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>