--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,62 +1,845 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="83">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Spain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abc.es/rss/2.0/ultima-hora/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abc.es/rss/atom/portada/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AD Espana (Architectural Digest ES)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.revistaad.es/feed/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Antena 3 Noticias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.antena3.com/noticias/rss/4013050.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://as.com/rss/tags/ultimas_noticias.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Autopista</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.autopista.es/uploads/feeds/feed_autopista_es.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Diariomotor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.diariomotor.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Correo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.elcorreo.com/rss/atom/portada/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Debate</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.eldebate.com/rss/home.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Independiente</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.elindependiente.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Mundo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://e00-elmundo.uecdn.es/rss/portada.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL MUNDO - Diario online líder de información en español</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.elmundo.es/rss/googlenews/portada.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El Norte de Castilla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.elnortedecastilla.es/rss/atom/portada/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EL PAÍS: el periódico global</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.elpais.com/mrss-s/pages/ep/site/elpais.com/portada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">El País</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.elpais.com/mrss-s/pages/ep/site/cincodias.elpais.com/section/ultimas-noticias/portada</t>
+  </si>
+  <si>
+    <t xml:space="preserve">España</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.elconfidencial.com/espana/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Euro Weekly News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://euroweeklynews.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Europa Press</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.europapress.es/rss/rss.aspx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Expansión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://e00-expansion.uecdn.es/rss/portada.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Food &amp; Wine España (Tapas)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.tapasmagazine.es/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fotogramas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fotogramas.es/rss/default.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HuffPost Spain for Athena2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.huffingtonpost.es/feeds/index.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koi-Nya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://koi-nya.net/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Vanguardia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lavanguardia.com/rss/home.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">La Voz de Galicia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.lavozdegalicia.es/index.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marca - Diario online líder en información deportiva</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://e00-xlk-ue-marca.uecdn.es/rss/googlenews/portada.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Marca Motor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://e00-marca.uecdn.es/rss/motor/mas-motor.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motociclismo.es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motociclismo.es/uploads/feeds/feed_motociclismo_es.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motorpasión</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.motorpasion.com/feedburner.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mundo Deportivo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.mundodeportivo.com/feed/rss/home</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Muy Interesante</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://muyinteresante.okdiario.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">National Geographic Espana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nationalgeographic.com.es/feeds/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OKDIARIO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://okdiario.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ramen Para Dos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://ramenparados.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sport.es/es/rss/portada/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Local Spain</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.thelocal.com/rss/es</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vandal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://vandal.elespanol.com/xml.cgi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viajes National Geographic</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://viajes.nationalgeographic.com.es/feeds/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zona Negativa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.zonanegativa.com/feed/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
+      <c r="C5" t="s">
+        <v>12</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>20</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>25</v>
+      </c>
+      <c r="C12" t="s">
+        <v>26</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>4</v>
+      </c>
+      <c r="B35" t="s">
+        <v>71</v>
+      </c>
+      <c r="C35" t="s">
+        <v>72</v>
+      </c>
+      <c r="D35" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>4</v>
+      </c>
+      <c r="B36" t="s">
+        <v>73</v>
+      </c>
+      <c r="C36" t="s">
+        <v>74</v>
+      </c>
+      <c r="D36" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>75</v>
+      </c>
+      <c r="C37" t="s">
+        <v>76</v>
+      </c>
+      <c r="D37" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" t="s">
+        <v>77</v>
+      </c>
+      <c r="C38" t="s">
+        <v>78</v>
+      </c>
+      <c r="D38" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" t="s">
+        <v>79</v>
+      </c>
+      <c r="C39" t="s">
+        <v>80</v>
+      </c>
+      <c r="D39" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>4</v>
+      </c>
+      <c r="B40" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" t="s">
+        <v>82</v>
+      </c>
+      <c r="D40" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>