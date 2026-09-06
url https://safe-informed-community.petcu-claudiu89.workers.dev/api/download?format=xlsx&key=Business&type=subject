--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,62 +1,725 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="71">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1in.am English</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://en.1in.am/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABC News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abc.net.au/news/feed/46182/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All Content from Business Insider</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.businessinsider.com/custom/all</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Biz Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.revistabiz.ro/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brisbane Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.brisbanetimes.com.au/rss/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business in Vancouver: biv</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.biv.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business Insider</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.youtube.com/feeds/videos.xml?user=businessinsider</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.businessnews.com.au/rssfeed/latest.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canada's National Observer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nationalobserver.com/front/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deccan Chronicle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.deccanchronicle.com/feeds.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Entrepreneur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.entrepreneur.com/feed/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.feedburner.com/entrepreneur/latest</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fast Company</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.fastcompany.com/latest/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financial Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.ft.com/world?format=rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forbes - Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.forbes.com/business/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Forbes România</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.forbes.ro/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fortune | FORTUNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://fortune.com/feed/fortune-feeds/?id=3230629</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Global News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://globalnews.ca/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grande Prairie Daily Herald Tribune</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.dailyheraldtribune.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Harvard Business Review</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.hbr.org/harvardbusiness</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hong Kong News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://feeds.hongkongnews.net/rss/b82693edf38ebff8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.inc.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Manager Magazin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.manager-magazin.de/news/index.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">New York Post</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://nypost.com/us-news/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nyasa Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.nyasatimes.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NYT &amp;gt; Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://rss.nytimes.com/services/xml/rss/nyt/Business.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Quartz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://qz.com/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Swarajya</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://prod-qt-images.s3.amazonaws.com/production/swarajya/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Business Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://thebusinesstimes.com/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Economic Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://b2b.economictimes.indiatimes.com/rss/entrepreneur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Hindu BusinessLine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.thehindubusinessline.com/feeder/default.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Standard Business</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.standardmedia.co.ke/rss/business.php</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Top Gear Philippines</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.topgear.com.ph/feed/rss1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>12</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>16</v>
+      </c>
+      <c r="C7" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" t="s">
+        <v>30</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" t="s">
+        <v>32</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C16" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>39</v>
+      </c>
+      <c r="C19" t="s">
+        <v>40</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C21" t="s">
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>4</v>
+      </c>
+      <c r="B22" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>4</v>
+      </c>
+      <c r="B23" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>4</v>
+      </c>
+      <c r="B25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>4</v>
+      </c>
+      <c r="B26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" t="s">
+        <v>56</v>
+      </c>
+      <c r="D27" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>4</v>
+      </c>
+      <c r="B28" t="s">
+        <v>57</v>
+      </c>
+      <c r="C28" t="s">
+        <v>58</v>
+      </c>
+      <c r="D28" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>4</v>
+      </c>
+      <c r="B29" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" t="s">
+        <v>60</v>
+      </c>
+      <c r="D29" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C30" t="s">
+        <v>62</v>
+      </c>
+      <c r="D30" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>4</v>
+      </c>
+      <c r="B31" t="s">
+        <v>63</v>
+      </c>
+      <c r="C31" t="s">
+        <v>64</v>
+      </c>
+      <c r="D31" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>4</v>
+      </c>
+      <c r="B32" t="s">
+        <v>65</v>
+      </c>
+      <c r="C32" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>4</v>
+      </c>
+      <c r="B33" t="s">
+        <v>67</v>
+      </c>
+      <c r="C33" t="s">
+        <v>68</v>
+      </c>
+      <c r="D33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>4</v>
+      </c>
+      <c r="B34" t="s">
+        <v>69</v>
+      </c>
+      <c r="C34" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>