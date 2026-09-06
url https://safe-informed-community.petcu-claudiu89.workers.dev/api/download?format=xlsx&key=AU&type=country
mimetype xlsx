--- v0 (2026-07-09)
+++ v1 (2026-09-06)
@@ -1,62 +1,462 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Feeds" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4" uniqueCount="4">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="44">
   <si>
     <t xml:space="preserve">Category</t>
   </si>
   <si>
     <t xml:space="preserve">Feed Name</t>
   </si>
   <si>
     <t xml:space="preserve">Feed URL (https://...)</t>
   </si>
   <si>
     <t xml:space="preserve">Favourite? (yes / no)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Australia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABC News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abc.net.au/news/feed/51120/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">no</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abc.net.au/news/feed/46182/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.abc.net.au/news/feed/1948/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anime News Network (AU)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.animenewsnetwork.com.au/all/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Australian Shooter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://ssaa.org.au/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brisbane Times</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.brisbanetimes.com.au/rss/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Business News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.businessnews.com.au/rssfeed/latest.rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CarExpert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.carexpert.com.au/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CarsGuide</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.carsguide.com.au/rss</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cosmos Magazine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://cosmosmagazine.com/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive (AU)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.drive.com.au/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fishing World</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://fishingworld.com.au/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gourmet Traveller</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.gourmettraveller.com.au/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PerthNow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.perthnow.com.au/news/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ScienceAlert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.sciencealert.com/feed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sporting Shooter (AU)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://sportingshooter.com.au/feed/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Age</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.theage.com.au/rss/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Canberra Times - News</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.canberratimes.com.au/rss.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Sydney Morning Herald</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.smh.com.au/rss/feed.xml</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Time and Tide Watches</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://timeandtidewatches.com/feed/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" t="s">
+        <v>5</v>
+      </c>
+      <c r="C4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D4" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" t="s">
+        <v>10</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="s">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>16</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
+        <v>21</v>
+      </c>
+      <c r="D10" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>22</v>
+      </c>
+      <c r="C11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C12" t="s">
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>4</v>
+      </c>
+      <c r="B14" t="s">
+        <v>28</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>4</v>
+      </c>
+      <c r="B15" t="s">
+        <v>30</v>
+      </c>
+      <c r="C15" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D16" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>4</v>
+      </c>
+      <c r="B17" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B18" t="s">
+        <v>36</v>
+      </c>
+      <c r="C18" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>4</v>
+      </c>
+      <c r="B19" t="s">
+        <v>38</v>
+      </c>
+      <c r="C19" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>4</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>41</v>
+      </c>
+      <c r="D20" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>4</v>
+      </c>
+      <c r="B21" t="s">
+        <v>42</v>
+      </c>
+      <c r="C21" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" t="s">
+        <v>7</v>
+      </c>
+    </row>
   </sheetData>
 </worksheet>
 </file>